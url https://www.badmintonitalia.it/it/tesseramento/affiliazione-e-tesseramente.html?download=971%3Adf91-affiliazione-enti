--- v0 (2025-10-22)
+++ v1 (2026-09-30)
@@ -107,58 +107,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EPS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A83F89" w:rsidRPr="00A83F89" w:rsidRDefault="00A83F89" w:rsidP="00A83F89">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Anno Sportivo 202</w:t>
       </w:r>
-      <w:r w:rsidR="009C21E8">
+      <w:r w:rsidR="00A25C55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A83F89" w:rsidRPr="00A83F89" w:rsidRDefault="00A83F89" w:rsidP="00A83F89">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A83F89" w:rsidRPr="00A83F89" w:rsidRDefault="00A83F89" w:rsidP="00A83F89">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83F89">
         <w:rPr>
@@ -292,51 +292,61 @@
       <w:r w:rsidRPr="00A83F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.…………..…… </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A83F89" w:rsidRPr="00A83F89" w:rsidRDefault="00A83F89" w:rsidP="00A83F89">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Via………………………………………………………………………………………….</w:t>
+        <w:t>Via……………………………………………</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A83F89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>…………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A83F89" w:rsidRPr="00A83F89" w:rsidRDefault="00A83F89" w:rsidP="00A83F89">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cell………………........................</w:t>
       </w:r>
       <w:r w:rsidRPr="00A83F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2312,52 +2322,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dispone dei seguenti campi di gioco doppio n.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A83F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A83F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.……. singolo n. ……….</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00A83F89" w:rsidRPr="00A83F89" w:rsidRDefault="00A83F89" w:rsidP="00A83F89">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Area di gioco: altezza m</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A83F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3735,138 +3743,138 @@
         <w:t xml:space="preserve"> e firma rappresentante legale</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6433E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F1671" w:rsidRDefault="005F1671"/>
     <w:sectPr w:rsidR="005F1671" w:rsidSect="00841EC8">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="566" w:bottom="0" w:left="1134" w:header="360" w:footer="358" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CD6CFD" w:rsidRDefault="00CD6CFD">
+    <w:p w:rsidR="005F5B56" w:rsidRDefault="005F5B56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CD6CFD" w:rsidRDefault="00CD6CFD">
+    <w:p w:rsidR="005F5B56" w:rsidRDefault="005F5B56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Berlin Sans FB Demi">
     <w:panose1 w:val="020E0802020502020306"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CD6CFD" w:rsidRDefault="00CD6CFD">
+    <w:p w:rsidR="005F5B56" w:rsidRDefault="005F5B56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CD6CFD" w:rsidRDefault="00CD6CFD">
+    <w:p w:rsidR="005F5B56" w:rsidRDefault="005F5B56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="001E2767" w:rsidRPr="001E2767" w:rsidRDefault="00CF7855" w:rsidP="00776E79">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:ind w:right="-568" w:hanging="709"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         <w:b/>
         <w:color w:val="333333"/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
@@ -3934,51 +3942,51 @@
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w:rsidR="00DB5E97" w:rsidRPr="00155526" w:rsidRDefault="00CF7855" w:rsidP="00DB5E97">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                               <w:b/>
                               <w:color w:val="333333"/>
                               <w:sz w:val="56"/>
                               <w:szCs w:val="56"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                               <w:b/>
                               <w:color w:val="333333"/>
                               <w:sz w:val="56"/>
                               <w:szCs w:val="56"/>
                             </w:rPr>
                             <w:t>DF  91</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00A0057E" w:rsidRPr="00792889" w:rsidRDefault="00CD6CFD" w:rsidP="00A0057E">
+                        <w:p w:rsidR="00A0057E" w:rsidRPr="00792889" w:rsidRDefault="005F5B56" w:rsidP="00A0057E">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
                               <w:color w:val="333333"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
@@ -4217,83 +4225,85 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A83F89"/>
     <w:rsid w:val="0007638D"/>
     <w:rsid w:val="000E74D6"/>
     <w:rsid w:val="00435097"/>
     <w:rsid w:val="005F1671"/>
+    <w:rsid w:val="005F5B56"/>
     <w:rsid w:val="006A64C3"/>
     <w:rsid w:val="009C21E8"/>
+    <w:rsid w:val="00A25C55"/>
     <w:rsid w:val="00A83F89"/>
     <w:rsid w:val="00AE0BDE"/>
     <w:rsid w:val="00AE1D7E"/>
     <w:rsid w:val="00CD6CFD"/>
     <w:rsid w:val="00CF7855"/>
     <w:rsid w:val="00E11A18"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="77C56C55"/>
+  <w14:docId w14:val="75AE50D2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0E79A094-DA16-4C1F-9AFB-FCDB219A3BCF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>