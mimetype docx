--- v0 (2025-10-10)
+++ v1 (2026-09-30)
@@ -75,66 +75,68 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000A0ACE" w:rsidRDefault="000A0ACE" w:rsidP="000A0ACE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>nno Sportivo 202</w:t>
       </w:r>
-      <w:r w:rsidR="002975D5">
+      <w:r w:rsidR="00A67A1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000A0ACE" w:rsidRPr="00A14BFD" w:rsidRDefault="000A0ACE" w:rsidP="000A0ACE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="000A0ACE" w:rsidRPr="00A14BFD" w:rsidRDefault="000A0ACE" w:rsidP="000A0ACE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Presentata </w:t>
       </w:r>
       <w:r w:rsidR="00E6664E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>dall’ente sportivo dilettantistico:</w:t>
       </w:r>
     </w:p>
@@ -308,84 +310,84 @@
       </w:r>
       <w:r w:rsidR="00E6664E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E6664E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0038624F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tel</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Testo6"/>
+      <w:bookmarkStart w:id="1" w:name="Testo6"/>
       <w:r w:rsidRPr="00A14BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A14BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>….…</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="0038624F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E6664E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000A0ACE" w:rsidRDefault="000A0ACE" w:rsidP="000A0ACE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3355,52 +3357,50 @@
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A14BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="0038624F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="001756DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="0038624F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">timbro </w:t>
       </w:r>
       <w:r w:rsidR="00E6664E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -3415,138 +3415,138 @@
         <w:t>. e firma legale rappresentante</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F1671" w:rsidRDefault="005F1671"/>
     <w:sectPr w:rsidR="005F1671" w:rsidSect="000A0ACE">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="424" w:bottom="142" w:left="284" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0061226E" w:rsidRDefault="0061226E" w:rsidP="000A0ACE">
+    <w:p w:rsidR="00F5198A" w:rsidRDefault="00F5198A" w:rsidP="000A0ACE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0061226E" w:rsidRDefault="0061226E" w:rsidP="000A0ACE">
+    <w:p w:rsidR="00F5198A" w:rsidRDefault="00F5198A" w:rsidP="000A0ACE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Berlin Sans FB Demi">
     <w:panose1 w:val="020E0802020502020306"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0061226E" w:rsidRDefault="0061226E" w:rsidP="000A0ACE">
+    <w:p w:rsidR="00F5198A" w:rsidRDefault="00F5198A" w:rsidP="000A0ACE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0061226E" w:rsidRDefault="0061226E" w:rsidP="000A0ACE">
+    <w:p w:rsidR="00F5198A" w:rsidRDefault="00F5198A" w:rsidP="000A0ACE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="000A0ACE" w:rsidRDefault="000A0ACE">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -3902,76 +3902,78 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A0ACE"/>
     <w:rsid w:val="000468DA"/>
     <w:rsid w:val="000A0ACE"/>
     <w:rsid w:val="00122BB3"/>
     <w:rsid w:val="00134390"/>
     <w:rsid w:val="00173A2D"/>
     <w:rsid w:val="001756DB"/>
     <w:rsid w:val="002975D5"/>
     <w:rsid w:val="00346C75"/>
     <w:rsid w:val="0038624F"/>
     <w:rsid w:val="003A4AE3"/>
     <w:rsid w:val="003B3AD6"/>
     <w:rsid w:val="005F1671"/>
     <w:rsid w:val="0061226E"/>
     <w:rsid w:val="006379C1"/>
     <w:rsid w:val="008025F1"/>
     <w:rsid w:val="008C07CD"/>
     <w:rsid w:val="00995656"/>
     <w:rsid w:val="00A1294A"/>
     <w:rsid w:val="00A63C61"/>
+    <w:rsid w:val="00A67A1E"/>
     <w:rsid w:val="00E6664E"/>
+    <w:rsid w:val="00F5198A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EC41572"/>
+  <w14:docId w14:val="2440D9F6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{739EB3A7-3969-4D62-8670-0E766EF50F08}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -4805,51 +4807,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC6DFD7D-B4AF-47C2-99E6-19892DEDF3C5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D25097A4-195F-433B-B463-8B5B8C365E94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>344</Words>
   <Characters>1962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>